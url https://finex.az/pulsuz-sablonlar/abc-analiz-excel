--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -78,51 +78,51 @@
   <si>
     <t>Məhsul F</t>
   </si>
   <si>
     <t>Məhsul G</t>
   </si>
   <si>
     <t>Məhsul H</t>
   </si>
   <si>
     <t>Məhsul I</t>
   </si>
   <si>
     <t>Məhsul J</t>
   </si>
   <si>
     <t>Finex.az pulsuz biznes şablonu</t>
   </si>
   <si>
     <t>İstifadə: nümunə məlumatları öz məlumatlarınızla əvəz edin. Düsturlu sütunları silməyin.</t>
   </si>
   <si>
     <t>ABC üçün məlumatları D sütununa (İllik dövriyyə) görə böyükdən kiçiyə sıralayın.</t>
   </si>
   <si>
-    <t>Yenilənmə tarixi: 10.08.2026</t>
+    <t>Yenilənmə tarixi: 02.09.2026</t>
   </si>
   <si>
     <t>Qeyd: Şablon idarəetmə məqsədlidir; hüquqi, vergi və ya audit rəyi deyil.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>